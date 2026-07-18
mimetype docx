--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,2950 +1,10452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
-  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="056233D3" w14:textId="06401FDB" w:rsidR="00702B05" w:rsidRPr="00AD4C54" w:rsidRDefault="00702B05" w:rsidP="00940F5D">
+    <w:p w14:paraId="1897E3CA" w14:textId="797C12F1" w:rsidR="008D043C" w:rsidRPr="00476313" w:rsidRDefault="00E93EA5" w:rsidP="008D043C">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD4C54">
+      <w:r w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Formulář žádosti pro</w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence psů - </w:t>
       </w:r>
-      <w:r w:rsidR="00BD64A2">
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chovatele</w:t>
+        <w:t xml:space="preserve">Formulář </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C54">
+      <w:r w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> psa</w:t>
+        <w:t>pro</w:t>
       </w:r>
-      <w:r w:rsidR="002F00C7">
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F00C7">
+      <w:r w:rsidR="00476313" w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>společnost či podnikatele</w:t>
       </w:r>
-      <w:r w:rsidR="00BD64A2">
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>právnic</w:t>
+        <w:t xml:space="preserve"> se psem v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C54">
+      <w:r w:rsidR="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>kou osobu</w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002F00C7">
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>majetku</w:t>
+      </w:r>
+      <w:r w:rsidR="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firmy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236ACFFD" w14:textId="135A2338" w:rsidR="00702B05" w:rsidRDefault="00702B05" w:rsidP="00F63C04">
+    <w:p w14:paraId="3340D971" w14:textId="4219B5B6" w:rsidR="00E93EA5" w:rsidRPr="00371F19" w:rsidRDefault="00E93EA5" w:rsidP="007C3E3B">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00371F19">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(údaje opatřené hvězdičkou jsou povinné</w:t>
-[...6 lines deleted...]
-        <w:t>, ostatní údaje vyplňte, pokud je znáte</w:t>
+        <w:t>údaje označené</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární lékař</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>údaje označené</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jsou povinné, pokud existují; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>po vyplnění vytiskněte a podepište</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB78AF9" w14:textId="77777777" w:rsidR="00F63C04" w:rsidRDefault="00F63C04" w:rsidP="00F63C04"/>
-    <w:p w14:paraId="53B9E870" w14:textId="1514DEE4" w:rsidR="00214EDD" w:rsidRDefault="00214EDD" w:rsidP="00940F5D">
+    <w:p w14:paraId="2B4C6742" w14:textId="68D1F22A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="001553C5">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00214EDD">
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identifikace psa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA1C33" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Umístění čipu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001553C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – zaškrtněte</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2764"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1942"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="207"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="1684"/>
+        <w:gridCol w:w="1239"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="1376"/>
+        <w:gridCol w:w="1515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665FE1" w14:paraId="2BE536A0" w14:textId="77777777">
+      <w:tr w:rsidR="001553C5" w:rsidRPr="003355DF" w14:paraId="486FBE3B" w14:textId="77777777" w:rsidTr="001553C5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2764" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E16EE20" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="2D220C92" w14:textId="5FE2C81D" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo čipu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BA0881" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="04715F7B" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00665FE1" w14:paraId="3D032D63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2764" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136D520C" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="0C68A16B" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Datum aplikace/odečtení</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25052E09" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C3D088" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D23D343" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226C93B9" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6BE6A4" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587BF187" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ED9A9E" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27515952" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DC61EC" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA59158" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC5CB7E" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781C5140" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E48FC5B" w14:textId="0C7F2314" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2105F532" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9C333C" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1604177765"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001553C5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l</w:t>
+            </w:r>
+            <w:r w:rsidR="001553C5" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>evá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F1597E" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="0F668E38" w14:textId="4951D9A0" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="821231325"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001553C5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s</w:t>
+            </w:r>
+            <w:r w:rsidR="001553C5" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>třed krku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AB2EA" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...63 lines deleted...]
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4022" w:type="dxa"/>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C168487" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="545E9A2A" w14:textId="78D4C7D6" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Levá strana krku</w:t>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo tetování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="tetování"/>
+            <w:tag w:val="tetování"/>
+            <w:id w:val="1211607078"/>
+            <w:placeholder>
+              <w:docPart w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1515" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C4D3179" w14:textId="2EFF8DEE" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002F4B47">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="12898793" w14:textId="77777777" w:rsidTr="001553C5">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E1BE05" w14:textId="1145F36A" w:rsidR="008D043C" w:rsidRPr="001553C5" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="00366FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum aplikace/odečtení</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum čipu"/>
+            <w:tag w:val="datum čipu"/>
+            <w:id w:val="339053555"/>
+            <w:placeholder>
+              <w:docPart w:val="518375FEE13C44B9806CA89144C29954"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2587" w:type="dxa"/>
+                <w:gridSpan w:val="15"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364AC938" w14:textId="522B1E3F" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="924538215"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD61F2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ravá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E71792" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="6E16485A" w14:textId="0FDB154D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="103090620"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jiné </w:t>
+            </w:r>
+            <w:r w:rsidR="001553C5" w:rsidRPr="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vypište</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E28AD2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7FFE80" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="78F48A4E" w14:textId="4AF32B3E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Střed krku</w:t>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo Petpasu</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="petpas"/>
+            <w:tag w:val="petpas"/>
+            <w:id w:val="1143078340"/>
+            <w:placeholder>
+              <w:docPart w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1515" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="586AC161" w14:textId="7A57B2D1" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00554311">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00665FE1" w14:paraId="40031B3B" w14:textId="77777777" w:rsidTr="007A3A51">
+      <w:tr w:rsidR="008D44B8" w:rsidRPr="003355DF" w14:paraId="11D2F4CA" w14:textId="77777777" w:rsidTr="001553C5">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469AC9A6" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="4122C401" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4022" w:type="dxa"/>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B36B1CF" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="6DC63DA4" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67945162" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="6937B044" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...44 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="umístění"/>
+            <w:tag w:val="umístění"/>
+            <w:id w:val="1721864941"/>
+            <w:placeholder>
+              <w:docPart w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5954" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DDD675B" w14:textId="2BB1B595" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C5D96">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="464CD84D" w14:textId="77777777" w:rsidR="00214EDD" w:rsidRPr="00ED2DFB" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+    <w:p w14:paraId="65059DFB" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED2DFB">
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Informace o narození</w:t>
+        <w:t>Informace o narození psa</w:t>
       </w:r>
-      <w:r w:rsidR="00F62E3D" w:rsidRPr="00ED2DFB">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> psa</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00214EDD">
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Popis psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1753"/>
-        <w:gridCol w:w="7271"/>
+        <w:gridCol w:w="3076"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="3403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665FE1" w14:paraId="58424429" w14:textId="77777777">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="3A45A86C" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E68B00" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="238A93A8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stát narození</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="stát"/>
+            <w:tag w:val="stát"/>
+            <w:id w:val="-1804524689"/>
+            <w:placeholder>
+              <w:docPart w:val="386788C215D84F1AA1548E2075D132D6"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="164F55F9" w14:textId="7579DD74" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006D71F6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA1DEEF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Jméno psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="jméno psa"/>
+            <w:tag w:val="jméno psa"/>
+            <w:id w:val="-496420999"/>
+            <w:placeholder>
+              <w:docPart w:val="AC0B51FC8B474920AC9946224F222376"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3403" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68F280D7" w14:textId="077F44D7" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F71E7E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="634431F9" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076F6A00" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="1D5B1BCA" w14:textId="74E6A7F3" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum narození</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00665FE1" w14:paraId="1B3AFEBB" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum narození psa"/>
+            <w:tag w:val="datum narození psa"/>
+            <w:id w:val="-1481294849"/>
+            <w:placeholder>
+              <w:docPart w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="013DC1A6" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Plemeno psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="plemeno psa"/>
+            <w:tag w:val="plemeno psa"/>
+            <w:id w:val="-993416640"/>
+            <w:placeholder>
+              <w:docPart w:val="3898FC9AA3C84E5F818337808415C0BE"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3403" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C9535F7" w14:textId="681D8302" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CC18FA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393AAE3C" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="4A3E1737" w14:textId="5CC156CB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum narození není přesné –</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>přibližné</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00665FE1" w14:paraId="3A17C8B5" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum narození přibližně"/>
+            <w:tag w:val="datum narození přibližně"/>
+            <w:id w:val="238212266"/>
+            <w:placeholder>
+              <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414AFD16" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Barva psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="barva psa"/>
+            <w:tag w:val="barva psa"/>
+            <w:id w:val="-43994635"/>
+            <w:placeholder>
+              <w:docPart w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3403" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1337E677" w14:textId="668DFF0C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00041D03">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D7B8A84" w14:textId="2DF6F313" w:rsidR="00665FE1" w:rsidRPr="00ED2DFB" w:rsidRDefault="00702B05" w:rsidP="00940F5D">
+    <w:p w14:paraId="76290C81" w14:textId="3B908E6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED2DFB">
+      <w:r w:rsidRPr="009C0B32">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zakroužkujte platné</w:t>
+        <w:t>Zaškrtněte</w:t>
       </w:r>
-      <w:r w:rsidR="00980D3A" w:rsidRPr="00ED2DFB">
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> platné</w:t>
       </w:r>
-    </w:p>
-[...153 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00665FE1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0061718F">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Poznávací znaky</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9024"/>
+        <w:gridCol w:w="1349"/>
+        <w:gridCol w:w="1152"/>
+        <w:gridCol w:w="1116"/>
+        <w:gridCol w:w="598"/>
+        <w:gridCol w:w="6416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665FE1" w14:paraId="11C24766" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="3E821DDC" w14:textId="77777777" w:rsidTr="005F0716">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="102FB869" w14:textId="77777777" w:rsidR="00665FE1" w:rsidRDefault="00665FE1" w:rsidP="00940F5D">
+          <w:p w14:paraId="1FD1B078" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Průkaz původu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6BABF5" w14:textId="50DD02D5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="972407509"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB0B0F8" w14:textId="032649D5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1442185726"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5881E133" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="znaky"/>
+            <w:tag w:val="znaky"/>
+            <w:id w:val="-1503506507"/>
+            <w:placeholder>
+              <w:docPart w:val="4A2F54E0F6B84E07B273E24BEA71186C"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6416" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
+              </w:tcPr>
+              <w:p w14:paraId="09A949D5" w14:textId="15195DEF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E55673">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="31F56C47" w14:textId="77777777" w:rsidTr="005F0716">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C06494" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pohlaví</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDF4B93" w14:textId="5C4C3424" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1945992248"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0462F6A9" w14:textId="1B45B475" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="939418425"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="639D63F8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6416" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2811123D" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="2BDF4AC0" w14:textId="77777777" w:rsidTr="005F0716">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F47A986" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kastrace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3F4953" w14:textId="419AAFC7" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1395477558"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ECF893" w14:textId="0E9A9952" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1756824015"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F091052" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6416" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39C3E970" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49E5FE99" w14:textId="77777777" w:rsidR="009A1AEE" w:rsidRDefault="009A1AEE" w:rsidP="009A1AEE"/>
-    <w:p w14:paraId="760CEE0A" w14:textId="251C4DEB" w:rsidR="00214EDD" w:rsidRPr="00F62E3D" w:rsidRDefault="00214EDD" w:rsidP="00940F5D">
+    <w:p w14:paraId="30437228" w14:textId="5490C2EB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F62E3D">
+      <w:r w:rsidRPr="0061718F">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Doplňkové informace</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k popisu psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9024"/>
+        <w:gridCol w:w="10589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62E3D" w14:paraId="623F3A79" w14:textId="77777777">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="007C3E3B">
         <w:trPr>
-          <w:trHeight w:val="1348"/>
+          <w:trHeight w:val="907"/>
         </w:trPr>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="doplňkové informace"/>
+            <w:tag w:val="doplňkové informace"/>
+            <w:id w:val="-1741547515"/>
+            <w:placeholder>
+              <w:docPart w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10589" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="267F2A2C" w14:textId="1B09583A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00712731">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F9F2F83" w14:textId="77777777" w:rsidR="009A1AEE" w:rsidRDefault="009A1AEE" w:rsidP="009A1AEE"/>
-    <w:p w14:paraId="61DA36D2" w14:textId="4B524EA0" w:rsidR="007A3A51" w:rsidRDefault="00214EDD" w:rsidP="00940F5D">
+    <w:p w14:paraId="40C931C8" w14:textId="70DBBC13" w:rsidR="008D043C" w:rsidRPr="006C0FAD" w:rsidRDefault="008D043C" w:rsidP="00695E8A">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00214EDD">
+      <w:r w:rsidRPr="006C0FAD">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Očkování proti vzteklině</w:t>
+        <w:t>Očkování</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proti vzteklině</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00695E8A" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00695E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Platnost očkování</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="1405" w:type="pct"/>
+        <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="1685"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="119"/>
+        <w:gridCol w:w="1732"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A3A51" w:rsidRPr="00160E74" w14:paraId="26F63BD1" w14:textId="77777777" w:rsidTr="00BB67D9">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0F596B09" w14:textId="77777777" w:rsidTr="00695E8A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2161" w:type="pct"/>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3295C3B6" w14:textId="4F617C0B" w:rsidR="007A3A51" w:rsidRPr="00160E74" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="01878E1E" w14:textId="08D76246" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00160E74">
+            <w:r w:rsidRPr="000522FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Očkován</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="pct"/>
+            <w:tcW w:w="471" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3681F323" w14:textId="69E097E5" w:rsidR="007A3A51" w:rsidRPr="00160E74" w:rsidRDefault="007A3A51" w:rsidP="001C50BC">
+          <w:p w14:paraId="4863BAD0" w14:textId="2168A75D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00160E74">
-              <w:t>ANO</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="425621925"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>Platnost očkování</w:t>
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75BE6E6D" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="350293F5" w14:textId="16881202" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="0031154E">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1725560012"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0052196A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="56" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF2ED81" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259F4E20" w14:textId="6E36C7E2" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="088E3CFE" w14:textId="707DF600" w:rsidR="008D043C" w:rsidRPr="000522FA" w:rsidRDefault="00695E8A" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="000522FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum očkování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum očkování"/>
+            <w:tag w:val="datum očkování"/>
+            <w:id w:val="-2014524041"/>
+            <w:placeholder>
+              <w:docPart w:val="225FE70B94D740A1B42A40A91259DCBE"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="534" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB4751E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1267815740"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12 měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B84E548" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="57FDF6E3" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1193765302"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24 měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="pct"/>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4368D2" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="44F53E07" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:t>36 měsíců</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-558234968"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28A06034" w14:textId="0A996904" w:rsidR="00214EDD" w:rsidRPr="007A3A51" w:rsidRDefault="00214EDD" w:rsidP="00940F5D">
+    <w:p w14:paraId="746BFF99" w14:textId="34A150BC" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00140A2C" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+      <w:r w:rsidRPr="00140A2C">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Údaje o chovateli – právnické osobě</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Údaje o právnické osobě – chovate</w:t>
+        <w:t xml:space="preserve"> či podnikateli</w:t>
       </w:r>
-      <w:r w:rsidR="002F00C7">
+      <w:r w:rsidRPr="00140A2C">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">li (právnická </w:t>
+        <w:t>, která má zvíře v majetku a je za něj zodpovědná</w:t>
       </w:r>
-      <w:r w:rsidR="002F00C7">
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2546"/>
-        <w:gridCol w:w="6516"/>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="6803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A3A51" w:rsidRPr="007A3A51" w14:paraId="703CBA98" w14:textId="77777777" w:rsidTr="001C50BC">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="18E4F403" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="pct"/>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F92DAD8" w14:textId="745AD87C" w:rsidR="007A3A51" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="00940F5D">
+          <w:p w14:paraId="6E398DC9" w14:textId="0ABA6578" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="0054098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Název firmy</w:t>
             </w:r>
-            <w:r w:rsidR="007A3A51" w:rsidRPr="007A3A51">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidR="007F26C2" w:rsidRPr="007F26C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (u OSVČ jméno příjmení)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="název firmy"/>
+            <w:tag w:val="název firmy"/>
+            <w:id w:val="1055743547"/>
+            <w:placeholder>
+              <w:docPart w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="310145F1" w14:textId="368C0914" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00566DDA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="5A8B4E66" w14:textId="77777777" w:rsidTr="003936F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2271D92E" w14:textId="005EFA9E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve"> *</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IČO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="IČO"/>
+            <w:tag w:val="IČO"/>
+            <w:id w:val="-1210340766"/>
+            <w:placeholder>
+              <w:docPart w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04A57522" w14:textId="2BC9CBD2" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C0113">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="76E9EFFF" w14:textId="77777777" w:rsidTr="003936F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4B8FF9" w14:textId="5FAC77A5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresa sídla firmy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="3201" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE28608" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRPr="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="46DF1308" w14:textId="616C7A57" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="adresa sídla firmy"/>
+                <w:tag w:val="adresa sídla firmy"/>
+                <w:id w:val="-882641382"/>
+                <w:placeholder>
+                  <w:docPart w:val="B095FBE97AD84510897D3347FE1F8371"/>
+                </w:placeholder>
+                <w15:color w:val="FFCC99"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0052196A" w:rsidRPr="002E2C73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A3A51" w:rsidRPr="007A3A51" w14:paraId="521678ED" w14:textId="77777777" w:rsidTr="001C50BC">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="24B18C32" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="pct"/>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64CF4351" w14:textId="5C101BB3" w:rsidR="007A3A51" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="00940F5D">
+          <w:p w14:paraId="07A8FE87" w14:textId="48BF3E70" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0054098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jednající osoba (jméno, e</w:t>
+            </w:r>
+            <w:r w:rsidR="002E1836">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mail, telefon)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="jednající osoba"/>
+            <w:tag w:val="jednající osoba"/>
+            <w:id w:val="-212815636"/>
+            <w:placeholder>
+              <w:docPart w:val="6CD91968DA0F4574B32DFD046E77C80B"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7939424D" w14:textId="07BF3099" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0018424A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="486ECF44" w14:textId="1A0300BD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00F8013F">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3682D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zástupce chovatelem pověřený právnickou osobou</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> či podnikatelem</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="6803"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="37E93E0D" w14:textId="77777777" w:rsidTr="00922C56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E12312D" w14:textId="411D558F" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jméno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="jméno zástupce"/>
+            <w:tag w:val="jméno zástupce"/>
+            <w:id w:val="460306574"/>
+            <w:placeholder>
+              <w:docPart w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AF58481" w14:textId="30988D8C" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="00922C56">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B1369B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="4F01E320" w14:textId="77777777" w:rsidTr="00922C56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FE55DD" w14:textId="7C7B2C30" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Příjmení</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="příjmení zástupce"/>
+            <w:tag w:val="příjmení zástupce"/>
+            <w:id w:val="-1854713690"/>
+            <w:placeholder>
+              <w:docPart w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7D30AA4A" w14:textId="15283F57" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="00922C56">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00052D5B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="702A0E17" w14:textId="77777777" w:rsidTr="00922C56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1673216A" w14:textId="60EA32EC" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum narození</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum narození zástupce"/>
+            <w:tag w:val="datum narození zástupce"/>
+            <w:id w:val="955987008"/>
+            <w:placeholder>
+              <w:docPart w:val="0418431552664220B32ACA79869C33B1"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="59D58A5E" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="6919B2BD" w14:textId="77777777" w:rsidTr="00922C56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186B6F4F" w14:textId="096F65CD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresa pobytu uveden</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>IČ</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
-            <w:r w:rsidR="007A3A51" w:rsidRPr="007A3A51">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve"> *</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> dokladu totožnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="adresa pobytu zástupce"/>
+            <w:tag w:val="adresa pobytu zástupce"/>
+            <w:id w:val="-859589507"/>
+            <w:placeholder>
+              <w:docPart w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3201" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C99F35A" w14:textId="24E417DB" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="00922C56">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AF3E82">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A5C1655" w14:textId="042BC269" w:rsidR="008D043C" w:rsidRPr="00922009" w:rsidRDefault="0055768C" w:rsidP="00F8013F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="00922009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cizin</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ec – typ dokladu</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="0055768C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (občané ČR nevyplňují)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Číslo dokladu</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2450"/>
+        <w:gridCol w:w="4493"/>
+        <w:gridCol w:w="430"/>
+        <w:gridCol w:w="3253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="066756FC" w14:textId="77777777" w:rsidTr="000B2DC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D18F3F" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1339458430"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>občanský průkaz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E565C0E" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRPr="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="077151F6" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-801926882"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cestovní pas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2161F754" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="číslo dokladu chovatele"/>
+            <w:tag w:val="číslo dokladu chovatele"/>
+            <w:id w:val="172771772"/>
+            <w:placeholder>
+              <w:docPart w:val="3FBDD7CD2596499D8874BF6E497D6869"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3253" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="465A0464" w14:textId="05106F66" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D07B0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="018DD91E" w14:textId="77777777" w:rsidTr="000B2DC6">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="3683" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4580AF2E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1331873252"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cestovní průkaz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CD42F0" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-749044816"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povolení k pobytu (plastová karta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="29A60637" w14:textId="77777777" w:rsidTr="000B2DC6">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="3683" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF04FA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1181556032"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vízový štítek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FEC3AF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="149885577"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pobytový štítek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="3A83DAE6" w14:textId="77777777" w:rsidTr="000B2DC6">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="3683" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61492633" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="848600270"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povolení k pobytu (knížka)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4B5189" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-737556062"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>potvrzení o přechodném pobytu/osvědčení o registraci</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E1D0088" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRDefault="00BD64A2" w:rsidP="00BD64A2"/>
-    <w:p w14:paraId="79AA27D6" w14:textId="719154B1" w:rsidR="00BD64A2" w:rsidRDefault="00BD64A2" w:rsidP="00BD64A2">
+    <w:p w14:paraId="6F717322" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="005D55AB" w:rsidRDefault="008D043C" w:rsidP="005D55AB">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A3A51">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="3224" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="2EF0F1D8" w14:textId="77777777" w:rsidTr="000049D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5AC76D" w14:textId="792A5BF3" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresa chovu je stejná jako </w:t>
+            </w:r>
+            <w:r w:rsidR="000049D0" w:rsidRPr="000049D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sídlo </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>firmy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA185FA" w14:textId="29A2F426" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1833982081"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9D9884" w14:textId="218B4911" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-223673267"/>
+                <w15:color w:val="FFCC99"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D043C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008D043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C7AC8E7" w14:textId="1BBDAAC9" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0055768C" w:rsidP="00F8013F">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zástupce </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pověřený </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3A51">
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>chovatele</w:t>
-[...6 lines deleted...]
-        <w:t>m právnickou osobou</w:t>
+        <w:t>Pokud ne, uveďte místo chovu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2546"/>
-        <w:gridCol w:w="6516"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w14:paraId="27845730" w14:textId="77777777" w:rsidTr="001916F7">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="3861CF0F" w14:textId="77777777" w:rsidTr="003C46DC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="pct"/>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC7330F" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="001916F7">
+          <w:p w14:paraId="3D7A332A" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3A51">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Jméno</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="ulice"/>
+            <w:tag w:val="ulice"/>
+            <w:id w:val="1307897106"/>
+            <w:placeholder>
+              <w:docPart w:val="69420F80B6F44E78AF8BD3A8DD5193E4"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1910" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1409A5CE" w14:textId="460504A3" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CE79C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FE72BB" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="001916F7">
+          <w:p w14:paraId="512A979E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Příjmení</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo popisné a orientační</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="číslo popisné a orientační"/>
+            <w:tag w:val="číslo popisné a orientační"/>
+            <w:id w:val="-1558470455"/>
+            <w:placeholder>
+              <w:docPart w:val="43D45CF657BF428E80180197D695B2B3"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1643" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A0762AF" w14:textId="7DE79060" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FF3629">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0E8AB122" w14:textId="77777777" w:rsidTr="003C46DC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1FB1C4" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="001916F7">
+          <w:p w14:paraId="1B51331D" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Datum narození</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="PSČ"/>
+            <w:tag w:val="PSČ"/>
+            <w:id w:val="78639170"/>
+            <w:placeholder>
+              <w:docPart w:val="7A168B7FC61E42B08ED8B7B2F1F9282B"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1910" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1522B003" w14:textId="565DE77D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DF7D1E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23167190" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="001916F7">
+          <w:p w14:paraId="6EC719B6" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Adresa pobytu</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Město</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="město"/>
+            <w:tag w:val="město"/>
+            <w:id w:val="-1175490521"/>
+            <w:placeholder>
+              <w:docPart w:val="A8230D8969904258AF0DE971CC01FD8B"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1643" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="673244EA" w14:textId="70639524" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002F7910">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0309BC47" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+    <w:p w14:paraId="79BA1CF2" w14:textId="3BF9E2BB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00386F93" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+      <w:r w:rsidRPr="00386F93">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...369 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:t>Kontaktní údaje chovatele – zástupce právnické osoby</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:t xml:space="preserve"> či podnikatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...92 lines deleted...]
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> uveďte místo chovu</w:t>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2546"/>
-        <w:gridCol w:w="6516"/>
+        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A3A51" w:rsidRPr="007A3A51" w14:paraId="4C7CAEE8" w14:textId="77777777" w:rsidTr="009A1AEE">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
+        <w:trPr>
+          <w:trHeight w:val="114"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="pct"/>
+            <w:tcW w:w="1558" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8A13BA" w14:textId="3E6B76B8" w:rsidR="007A3A51" w:rsidRPr="009A1AEE" w:rsidRDefault="009A1AEE" w:rsidP="00940F5D">
+          <w:p w14:paraId="73F56792" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A1AEE">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Ulice</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="email"/>
+            <w:tag w:val="email"/>
+            <w:id w:val="-423031061"/>
+            <w:placeholder>
+              <w:docPart w:val="81B72A15C271468BBF7B2458513C4777"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3442" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28934F64" w14:textId="24B60E23" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C47DBC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="14B22505" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="pct"/>
+            <w:tcW w:w="1558" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3823B251" w14:textId="77777777" w:rsidR="007A3A51" w:rsidRPr="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+          <w:p w14:paraId="20976ED6" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> popisné a číslo orientační</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobilní telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...86 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="mobil"/>
+            <w:tag w:val="mobil"/>
+            <w:id w:val="-1731304448"/>
+            <w:placeholder>
+              <w:docPart w:val="D2D42A0F625F40E38D5A3DE53207EC34"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3442" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C83BB37" w14:textId="3E118C08" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA438A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="399AE5AF" w14:textId="4E3F0660" w:rsidR="007A3A51" w:rsidRDefault="007A3A51" w:rsidP="00940F5D">
+    <w:p w14:paraId="1142E3FF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
+        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A3A51">
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontaktní údaje chovatele</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> právnické osoby</w:t>
+        <w:t>Prohlašuji, že uvedené údaje jsou správné a pravdivé.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5003" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1483"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="277"/>
+        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w14:paraId="25688673" w14:textId="77777777" w:rsidTr="00DD25F1">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0C5156D1" w14:textId="77777777" w:rsidTr="003936F3">
+        <w:trPr>
+          <w:trHeight w:val="114"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcW w:w="656" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359DC043" w14:textId="6EE1CB88" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="00940F5D">
+          <w:p w14:paraId="4E31636F" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A3A51">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>E</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datum podpisu</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="datum podpisu"/>
+            <w:tag w:val="datum podpisu"/>
+            <w:id w:val="1230344513"/>
+            <w:placeholder>
+              <w:docPart w:val="A942BB6A7DB446AC8F28CE7B3FEFC63E"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC00"/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="cs-CZ"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="461" w:type="pct"/>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>dd.mm.rrrr</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>-</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jméno a příjmení podepisujícího čitelně</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3A51">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="podepsal"/>
+            <w:tag w:val="podepsal"/>
+            <w:id w:val="-1409614746"/>
+            <w:placeholder>
+              <w:docPart w:val="EC8B71F88D5B4A73B8226EC060C1253C"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2304" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E277F74" w14:textId="2685FDA9" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0078737A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>–––</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="4B5B0867" w14:textId="77777777" w:rsidTr="003936F3">
+        <w:trPr>
+          <w:gridBefore w:val="2"/>
+          <w:wBefore w:w="1117" w:type="pct"/>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277C42F4" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>*</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4029" w:type="pct"/>
+            <w:tcW w:w="2304" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE8C4C" w14:textId="77777777" w:rsidR="00BD64A2" w:rsidRPr="007A3A51" w:rsidRDefault="00BD64A2" w:rsidP="00940F5D">
+          <w:p w14:paraId="652158DD" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
-              <w:spacing w:before="120" w:afterLines="60" w:after="144"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...63 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="372CE912" w14:textId="53C66D88" w:rsidR="003F63A5" w:rsidRPr="003F63A5" w:rsidRDefault="003F63A5" w:rsidP="00940F5D">
+    <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidRDefault="00463A71" w:rsidP="00F2008A">
       <w:pPr>
-        <w:spacing w:before="120" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F63A5">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00BB6136" w14:textId="52A5A161" w:rsidR="005B7302" w:rsidRDefault="00BD64A2" w:rsidP="00940F5D">
-[...49 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidSect="00755F8D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="311" w:right="567" w:bottom="142" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1296B47B" w14:textId="77777777" w:rsidR="00E70031" w:rsidRDefault="00E70031" w:rsidP="00E35B7C">
+    <w:p w14:paraId="5CCE0D53" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF5C9ED" w14:textId="77777777" w:rsidR="00E70031" w:rsidRDefault="00E70031" w:rsidP="00E35B7C">
+    <w:p w14:paraId="697923D1" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 3">
+    <w:panose1 w:val="05040102010807070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Candara">
+    <w:panose1 w:val="020E0502030303020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="768248F6" w14:textId="77777777" w:rsidR="00E70031" w:rsidRDefault="00E70031" w:rsidP="00E35B7C">
+    <w:p w14:paraId="4F379F48" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="544D2B85" w14:textId="77777777" w:rsidR="00E70031" w:rsidRDefault="00E70031" w:rsidP="00E35B7C">
+    <w:p w14:paraId="5C123364" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15EB7C9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C87026D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="214632FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33F49038"/>
+    <w:numStyleLink w:val="SP-odrky"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23510498"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1A8696C"/>
+    <w:lvl w:ilvl="0" w:tplc="DB2A8EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Odstavecseseznamem"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248B283F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33F49038"/>
+    <w:styleLink w:val="SP-odrky"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="737"/>
+        </w:tabs>
+        <w:ind w:left="737" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1588"/>
+        </w:tabs>
+        <w:ind w:left="1588" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2325" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CF765E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="934E8DBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9F1BDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BFABF48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SP-odrky-1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5947"/>
+        </w:tabs>
+        <w:ind w:left="5947" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SP-odrky-2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6231"/>
+        </w:tabs>
+        <w:ind w:left="6231" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SP-odrky-3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6514"/>
+        </w:tabs>
+        <w:ind w:left="6514" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SP-odrky-4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6798"/>
+        </w:tabs>
+        <w:ind w:left="6798" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SP-odrky-5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7081"/>
+        </w:tabs>
+        <w:ind w:left="7081" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="673453695">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="158078056">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1285311502">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1015116807">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="559941257">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="809129608">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="2"/>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00214EDD"/>
-[...60 lines deleted...]
-    <w:rsid w:val="00FD3878"/>
+    <w:rsidRoot w:val="00E346A6"/>
+    <w:rsid w:val="000030E7"/>
+    <w:rsid w:val="000049D0"/>
+    <w:rsid w:val="00007565"/>
+    <w:rsid w:val="000315FE"/>
+    <w:rsid w:val="00086CAA"/>
+    <w:rsid w:val="000B2DC6"/>
+    <w:rsid w:val="000F1FA3"/>
+    <w:rsid w:val="001162B4"/>
+    <w:rsid w:val="00123C8E"/>
+    <w:rsid w:val="00133227"/>
+    <w:rsid w:val="00140A2C"/>
+    <w:rsid w:val="001553C5"/>
+    <w:rsid w:val="001B2B97"/>
+    <w:rsid w:val="001D47E1"/>
+    <w:rsid w:val="001E7866"/>
+    <w:rsid w:val="00203B8F"/>
+    <w:rsid w:val="00232C50"/>
+    <w:rsid w:val="00240A27"/>
+    <w:rsid w:val="00263B0C"/>
+    <w:rsid w:val="002D1B7A"/>
+    <w:rsid w:val="002E1836"/>
+    <w:rsid w:val="0030580C"/>
+    <w:rsid w:val="0031154E"/>
+    <w:rsid w:val="00342126"/>
+    <w:rsid w:val="00366FAA"/>
+    <w:rsid w:val="00372D73"/>
+    <w:rsid w:val="00386F93"/>
+    <w:rsid w:val="00394704"/>
+    <w:rsid w:val="003C1943"/>
+    <w:rsid w:val="003C26B6"/>
+    <w:rsid w:val="003C46DC"/>
+    <w:rsid w:val="003D709F"/>
+    <w:rsid w:val="00432022"/>
+    <w:rsid w:val="00463A71"/>
+    <w:rsid w:val="00466DA2"/>
+    <w:rsid w:val="00476313"/>
+    <w:rsid w:val="0049155A"/>
+    <w:rsid w:val="0052196A"/>
+    <w:rsid w:val="00526420"/>
+    <w:rsid w:val="0053310D"/>
+    <w:rsid w:val="00537904"/>
+    <w:rsid w:val="0054098C"/>
+    <w:rsid w:val="0055213A"/>
+    <w:rsid w:val="0055768C"/>
+    <w:rsid w:val="00562813"/>
+    <w:rsid w:val="005D1D26"/>
+    <w:rsid w:val="005D55AB"/>
+    <w:rsid w:val="005F0716"/>
+    <w:rsid w:val="00610502"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rsid w:val="0064026A"/>
+    <w:rsid w:val="006816C4"/>
+    <w:rsid w:val="0069568E"/>
+    <w:rsid w:val="00695E8A"/>
+    <w:rsid w:val="006C283E"/>
+    <w:rsid w:val="006C4BAC"/>
+    <w:rsid w:val="006C66CF"/>
+    <w:rsid w:val="006F5F21"/>
+    <w:rsid w:val="00724220"/>
+    <w:rsid w:val="00741098"/>
+    <w:rsid w:val="007423F3"/>
+    <w:rsid w:val="007473EE"/>
+    <w:rsid w:val="00755F8D"/>
+    <w:rsid w:val="007C3E3B"/>
+    <w:rsid w:val="007D10F5"/>
+    <w:rsid w:val="007F26C2"/>
+    <w:rsid w:val="00806FD0"/>
+    <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00852360"/>
+    <w:rsid w:val="00865F4F"/>
+    <w:rsid w:val="00872684"/>
+    <w:rsid w:val="008C6AC2"/>
+    <w:rsid w:val="008D043C"/>
+    <w:rsid w:val="008D44B8"/>
+    <w:rsid w:val="008F536E"/>
+    <w:rsid w:val="00914721"/>
+    <w:rsid w:val="009253A2"/>
+    <w:rsid w:val="00962B8C"/>
+    <w:rsid w:val="00964946"/>
+    <w:rsid w:val="00967AAA"/>
+    <w:rsid w:val="009B255C"/>
+    <w:rsid w:val="009E10B3"/>
+    <w:rsid w:val="00A16C3B"/>
+    <w:rsid w:val="00A665E1"/>
+    <w:rsid w:val="00AA3388"/>
+    <w:rsid w:val="00AD374D"/>
+    <w:rsid w:val="00AF7AD9"/>
+    <w:rsid w:val="00B11002"/>
+    <w:rsid w:val="00B33FEF"/>
+    <w:rsid w:val="00B3682D"/>
+    <w:rsid w:val="00B6475F"/>
+    <w:rsid w:val="00B77431"/>
+    <w:rsid w:val="00B8508F"/>
+    <w:rsid w:val="00B925DA"/>
+    <w:rsid w:val="00BA2578"/>
+    <w:rsid w:val="00BA3835"/>
+    <w:rsid w:val="00BA5C80"/>
+    <w:rsid w:val="00BC0852"/>
+    <w:rsid w:val="00C6272D"/>
+    <w:rsid w:val="00C85AAC"/>
+    <w:rsid w:val="00CA5BB4"/>
+    <w:rsid w:val="00CF4552"/>
+    <w:rsid w:val="00D11F92"/>
+    <w:rsid w:val="00D174B7"/>
+    <w:rsid w:val="00D26952"/>
+    <w:rsid w:val="00D3403F"/>
+    <w:rsid w:val="00D81542"/>
+    <w:rsid w:val="00D835D7"/>
+    <w:rsid w:val="00DA2F8A"/>
+    <w:rsid w:val="00DB063E"/>
+    <w:rsid w:val="00DB7522"/>
+    <w:rsid w:val="00DD4182"/>
+    <w:rsid w:val="00E14205"/>
+    <w:rsid w:val="00E22F70"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rsid w:val="00E3549B"/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:rsid w:val="00E93EA5"/>
+    <w:rsid w:val="00ED6309"/>
+    <w:rsid w:val="00F10703"/>
+    <w:rsid w:val="00F2008A"/>
+    <w:rsid w:val="00F23D80"/>
+    <w:rsid w:val="00F8013F"/>
+    <w:rsid w:val="00F846CC"/>
+    <w:rsid w:val="00FA1C33"/>
+    <w:rsid w:val="00FA1E6A"/>
+    <w:rsid w:val="00FD0F63"/>
+    <w:rsid w:val="00FD61F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D4180A0"/>
+  <w14:docId w14:val="493E56C3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23B9A5D6-E545-48F2-BBB1-BADA6E7FE803}"/>
+  <w15:docId w15:val="{0A9C8EA1-C360-4A0F-A766-59E50D274251}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D043C"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="6" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:spacing w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+      <w:spacing w:val="10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="993"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:rsid w:val="00E42ED9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:i/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis7Char"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:caps/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis8Char"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis9Char"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:spacing w:val="-5"/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:rsid w:val="00342126"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:rsid w:val="00342126"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis3"/>
+    <w:rsid w:val="00342126"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Copyrignt">
+    <w:name w:val="Copyrignt"/>
+    <w:basedOn w:val="Zpat"/>
+    <w:link w:val="CopyrigntChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CopyrigntChar">
+    <w:name w:val="Copyrignt Char"/>
+    <w:basedOn w:val="ZpatChar"/>
+    <w:link w:val="Copyrignt"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5103"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="slostrnky">
+    <w:name w:val="page number"/>
+    <w:rsid w:val="00526420"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dvrnostinformac">
+    <w:name w:val="Důvěrnost informací"/>
+    <w:basedOn w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Obsah1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
+      <w:noProof/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Obsah2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Obsah1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="426"/>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Obsah3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Obsah2"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:left="851" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Obsah4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Obsah5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podtitulmal">
+    <w:name w:val="Podtitul malý"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="00872684"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:smallCaps/>
+      <w:spacing w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podtitulstedn">
+    <w:name w:val="Podtitul střední"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podtitulvelk">
+    <w:name w:val="Podtitul velký"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0049155A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titulek">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0049155A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:color w:val="0070C0"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="KdHTML">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C66CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Mkatabulky">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis4"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis5"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis6"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis7"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:caps/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis8"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis9"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:spacing w:val="-5"/>
+      <w:kern w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpisobsahu">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Nadpis1"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:spacing w:val="0"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="NzevChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="65"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:lang w:eastAsia="cs-CZ" w:bidi="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
+    <w:name w:val="Název Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nzev"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="65"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:lang w:eastAsia="cs-CZ" w:bidi="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzevfirmy">
+    <w:name w:val="Název firmy"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:spacing w:val="75"/>
+      <w:kern w:val="18"/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="cs-CZ" w:bidi="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzevkategorie">
+    <w:name w:val="Název kategorie"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:pBdr>
+      <w:ind w:left="1701" w:right="1701"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="65"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="64"/>
+      <w:lang w:bidi="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzevtitul">
+    <w:name w:val="Název titul"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:right="1134"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="65"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="80"/>
+      <w:lang w:eastAsia="cs-CZ" w:bidi="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzevpedmtu">
+    <w:name w:val="Název předmětu"/>
+    <w:basedOn w:val="Nzevtitul"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Normlntabulka1">
+    <w:name w:val="Normální tabulka1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkaznakoment">
+    <w:name w:val="annotation reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkaznavysvtlivky">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="SP-odrky">
+    <w:name w:val="SP-odrážky"/>
+    <w:basedOn w:val="Bezseznamu"/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:hanging="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="480" w:hanging="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="600" w:hanging="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="840"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamcitac">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="7560"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamobrzk">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabulkasmkou4zvraznn11">
+    <w:name w:val="Tabulka s mřížkou 4 – zvýraznění 11"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textmakra">
+    <w:name w:val="macro"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextmakraChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextmakraChar">
+    <w:name w:val="Text makra Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textmakra"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textvysvtlivek">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextvysvtlivekChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextvysvtlivekChar">
+    <w:name w:val="Text vysvětlivek Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textvysvtlivek"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznn">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:qFormat/>
+    <w:rsid w:val="0062484A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP-odrky-1">
+    <w:name w:val="SP-odrážky-1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00FA1E6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP-odrky-2">
+    <w:name w:val="SP-odrážky-2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00FA1E6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP-odrky-3">
+    <w:name w:val="SP-odrážky-3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00FA1E6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP-odrky-4">
+    <w:name w:val="SP-odrážky-4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="001B2B97"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP-odrky-5">
+    <w:name w:val="SP-odrážky-5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="001B2B97"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00432022"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="PodnadpisChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E346A6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
+    <w:name w:val="Podnadpis Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Podnadpis"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="CittChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
+    <w:name w:val="Citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Citt"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznnintenzivn">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vrazncitt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="VrazncittChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrazncittChar">
+    <w:name w:val="Výrazný citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Vrazncitt"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkazintenzivn">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00E346A6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B01C614-BC5A-434E-84DB-001387CB71ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="518375FEE13C44B9806CA89144C29954"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC325EE4-3E97-462B-A56A-15E97C5FABCD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="386788C215D84F1AA1548E2075D132D6"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9AD538F-1CB5-46E6-8467-A80F6AEE1EA0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="386788C215D84F1AA1548E2075D132D6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AC0B51FC8B474920AC9946224F222376"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6CABB7D6-8E7B-471C-85E1-18F8866DC84C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="AC0B51FC8B474920AC9946224F222376"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E546F6FF-1757-4AF8-AB13-CC3B13174EC0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3898FC9AA3C84E5F818337808415C0BE"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CE926A8F-B616-4268-9C35-AC70E6390744}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="3898FC9AA3C84E5F818337808415C0BE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FABA362-9043-4D94-B5C8-C2DAF55AE9B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C63D5B7-E603-4DA5-AC3E-4973FCD47392}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A2F54E0F6B84E07B273E24BEA71186C"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AAF6953A-1CD7-4C8D-A636-044B047703C3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="4A2F54E0F6B84E07B273E24BEA71186C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4468C8B4-9B9C-476C-A94D-1EF468B43002}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="225FE70B94D740A1B42A40A91259DCBE"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{327EB1C2-243A-47A9-ADB2-4537BFD1F497}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="225FE70B94D740A1B42A40A91259DCBE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FDEC6308-62CE-4E96-9874-2FDF38B9A2E4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{06AFD7B6-C2B3-4D0F-80B4-304F1BA9759C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6CD91968DA0F4574B32DFD046E77C80B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B789A6E-96EE-4738-8A86-AC975FB63068}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="6CD91968DA0F4574B32DFD046E77C80B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FBDD7CD2596499D8874BF6E497D6869"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{69DFFD1E-B9BD-4190-8FAB-BCAD04AFDE37}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="3FBDD7CD2596499D8874BF6E497D6869"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69420F80B6F44E78AF8BD3A8DD5193E4"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AEE21A76-1C85-4F36-8F9D-3808BCE1CA0B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="69420F80B6F44E78AF8BD3A8DD5193E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="43D45CF657BF428E80180197D695B2B3"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BB21D3E-CCE4-4865-B55C-C6B084BA17ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="43D45CF657BF428E80180197D695B2B3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A168B7FC61E42B08ED8B7B2F1F9282B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3D47D18-E558-4CB7-A4CD-0F12BB7D7C76}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="7A168B7FC61E42B08ED8B7B2F1F9282B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A8230D8969904258AF0DE971CC01FD8B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{916CA254-FADD-44DD-AA99-B9C4EAE4A837}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="A8230D8969904258AF0DE971CC01FD8B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="81B72A15C271468BBF7B2458513C4777"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{920CEBEE-31F4-4C47-967F-3A4A52E8F764}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="81B72A15C271468BBF7B2458513C4777"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2D42A0F625F40E38D5A3DE53207EC34"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0598A858-B74C-471F-94BF-8F381ACEC20B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="D2D42A0F625F40E38D5A3DE53207EC34"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A942BB6A7DB446AC8F28CE7B3FEFC63E"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B13E69EF-3BD4-4A16-BF81-FC9A616BFF21}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="A942BB6A7DB446AC8F28CE7B3FEFC63E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC8B71F88D5B4A73B8226EC060C1253C"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DECF1921-1935-4110-ABF4-1CFA49296286}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
+          <w:pPr>
+            <w:pStyle w:val="EC8B71F88D5B4A73B8226EC060C1253C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E0DB155-6B63-4EA0-BA8D-6910D897F37C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002A0BFD" w:rsidRDefault="000B1A61" w:rsidP="000B1A61">
+          <w:pPr>
+            <w:pStyle w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B095FBE97AD84510897D3347FE1F8371"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EE92881E-FAB9-4A57-B6CF-343461C6BACC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
+          <w:pPr>
+            <w:pStyle w:val="B095FBE97AD84510897D3347FE1F8371"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D8DAAFA-1458-427C-8DD3-E7E7FAD14F36}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
+          <w:pPr>
+            <w:pStyle w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C786A807-6200-43F8-B711-EF7BF3532D5F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
+          <w:pPr>
+            <w:pStyle w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0418431552664220B32ACA79869C33B1"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D81E3D4-6F3F-431F-952D-CACD084BF927}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
+          <w:pPr>
+            <w:pStyle w:val="0418431552664220B32ACA79869C33B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9D13BEA-0978-483F-A293-C7C2E0BACA0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
+          <w:pPr>
+            <w:pStyle w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EB3DD904-3AA7-41C6-B191-AC7E510E659B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006B6D7A" w:rsidRDefault="00845A31" w:rsidP="00845A31">
+          <w:pPr>
+            <w:pStyle w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 3">
+    <w:panose1 w:val="05040102010807070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Candara">
+    <w:panose1 w:val="020E0502030303020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:comments="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003D422C"/>
+    <w:rsid w:val="0000332F"/>
+    <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="001715F4"/>
+    <w:rsid w:val="001C5764"/>
+    <w:rsid w:val="002A0BFD"/>
+    <w:rsid w:val="0033067E"/>
+    <w:rsid w:val="00390AC3"/>
+    <w:rsid w:val="003D422C"/>
+    <w:rsid w:val="00475B35"/>
+    <w:rsid w:val="00643CD4"/>
+    <w:rsid w:val="006958CB"/>
+    <w:rsid w:val="006B6D7A"/>
+    <w:rsid w:val="0073261B"/>
+    <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00845A31"/>
+    <w:rsid w:val="008F536E"/>
+    <w:rsid w:val="00964946"/>
+    <w:rsid w:val="00B11002"/>
+    <w:rsid w:val="00B8508F"/>
+    <w:rsid w:val="00B925DA"/>
+    <w:rsid w:val="00CE0DD8"/>
+    <w:rsid w:val="00D26952"/>
+    <w:rsid w:val="00D835D7"/>
+    <w:rsid w:val="00F31B2E"/>
+    <w:rsid w:val="00F90F80"/>
+    <w:rsid w:val="00FD0F63"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="cs-CZ"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3283,890 +10785,348 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...205 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
-[...345 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D84FE7"/>
+    <w:rsid w:val="00845A31"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkomente">
-[...82 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
+    <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
+    <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
+    <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
+    <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
+    <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
+    <w:name w:val="386788C215D84F1AA1548E2075D132D6"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC0B51FC8B474920AC9946224F222376">
+    <w:name w:val="AC0B51FC8B474920AC9946224F222376"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16BA9CA9AEDB46ECA66D2A0E3F5081B8">
+    <w:name w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3898FC9AA3C84E5F818337808415C0BE">
+    <w:name w:val="3898FC9AA3C84E5F818337808415C0BE"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E68D7D52E7B14BF584D1B53731298EAC">
+    <w:name w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29B7971D2AA24AF4A2DF32F781623D2F">
+    <w:name w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A2F54E0F6B84E07B273E24BEA71186C">
+    <w:name w:val="4A2F54E0F6B84E07B273E24BEA71186C"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1B761EC841C451C83D9F94DBF55F5BA">
+    <w:name w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="225FE70B94D740A1B42A40A91259DCBE">
+    <w:name w:val="225FE70B94D740A1B42A40A91259DCBE"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95005DA3210748F8B1C3DFFADDF10ACE">
+    <w:name w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35D6C12BDB694E73A58B4F1CA04D0703">
+    <w:name w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A0C0B11CAE04D45BF86BBAF27E307CB">
+    <w:name w:val="5A0C0B11CAE04D45BF86BBAF27E307CB"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CD91968DA0F4574B32DFD046E77C80B">
+    <w:name w:val="6CD91968DA0F4574B32DFD046E77C80B"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FBDD7CD2596499D8874BF6E497D6869">
+    <w:name w:val="3FBDD7CD2596499D8874BF6E497D6869"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69420F80B6F44E78AF8BD3A8DD5193E4">
+    <w:name w:val="69420F80B6F44E78AF8BD3A8DD5193E4"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43D45CF657BF428E80180197D695B2B3">
+    <w:name w:val="43D45CF657BF428E80180197D695B2B3"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A168B7FC61E42B08ED8B7B2F1F9282B">
+    <w:name w:val="7A168B7FC61E42B08ED8B7B2F1F9282B"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8230D8969904258AF0DE971CC01FD8B">
+    <w:name w:val="A8230D8969904258AF0DE971CC01FD8B"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B72A15C271468BBF7B2458513C4777">
+    <w:name w:val="81B72A15C271468BBF7B2458513C4777"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2D42A0F625F40E38D5A3DE53207EC34">
+    <w:name w:val="D2D42A0F625F40E38D5A3DE53207EC34"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A942BB6A7DB446AC8F28CE7B3FEFC63E">
+    <w:name w:val="A942BB6A7DB446AC8F28CE7B3FEFC63E"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC8B71F88D5B4A73B8226EC060C1253C">
+    <w:name w:val="EC8B71F88D5B4A73B8226EC060C1253C"/>
+    <w:rsid w:val="003D422C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3D437C5075E4BE99A97784EEFB8AD67">
+    <w:name w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
+    <w:rsid w:val="000B1A61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B095FBE97AD84510897D3347FE1F8371">
+    <w:name w:val="B095FBE97AD84510897D3347FE1F8371"/>
+    <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84AC8BCD322E42E5B75DA7B6AEC89A99">
+    <w:name w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
+    <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6275CCAEE364516A40E4EFB1AADA458">
+    <w:name w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
+    <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0418431552664220B32ACA79869C33B1">
+    <w:name w:val="0418431552664220B32ACA79869C33B1"/>
+    <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC32B92D51FB405E9FD9A87576AB8AF9">
+    <w:name w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
+    <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="807287A2EBF2473D9449DCEB0325C6EB">
+    <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+    <w:rsid w:val="00845A31"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kancelář">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kancelář">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4270,101 +11230,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1434</Characters>
+  <Pages>1</Pages>
+  <Words>317</Words>
+  <Characters>1871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1674</CharactersWithSpaces>
+  <CharactersWithSpaces>2184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Petra Šinová</dc:creator>
+  <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>