--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -29,62 +29,86 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1897E3CA" w14:textId="797C12F1" w:rsidR="008D043C" w:rsidRPr="00476313" w:rsidRDefault="00E93EA5" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence psů - </w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psů - </w:t>
       </w:r>
       <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulář </w:t>
+        <w:t>Formulář</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00476313" w:rsidRPr="00476313">
         <w:rPr>
@@ -176,78 +200,88 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární lékař</w:t>
+        <w:t xml:space="preserve">hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lékař</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>údaje označené</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
@@ -1089,59 +1123,63 @@
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2587" w:type="dxa"/>
                 <w:gridSpan w:val="15"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1315,52 +1353,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Číslo Petpasu</w:t>
+              <w:t xml:space="preserve">Číslo </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Petpasu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="petpas"/>
             <w:tag w:val="petpas"/>
             <w:id w:val="1143078340"/>
             <w:placeholder>
               <w:docPart w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1515" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1810,59 +1860,63 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
@@ -1893,54 +1947,57 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5C9535F7" w14:textId="681D8302" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CC18FA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="00846E48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3E1737" w14:textId="5CC156CB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1977,152 +2034,867 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození přibližně"/>
             <w:tag w:val="datum narození přibližně"/>
             <w:id w:val="238212266"/>
             <w:placeholder>
               <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="barva psa"/>
             <w:tag w:val="barva psa"/>
             <w:id w:val="-43994635"/>
             <w:placeholder>
               <w:docPart w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1337E677" w14:textId="668DFF0C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00041D03">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00846E48" w:rsidRPr="003355DF" w14:paraId="46D7A58F" w14:textId="77777777" w:rsidTr="00846E48">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10589" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7178EAE1" w14:textId="77777777" w:rsidR="00846E48" w:rsidRDefault="00846E48" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76290C81" w14:textId="3B908E6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8037" w:type="dxa"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2067"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="3425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00846E48" w:rsidRPr="003355DF" w14:paraId="5C74E713" w14:textId="77777777" w:rsidTr="00846E48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB5CB0C" w14:textId="4908C954" w:rsidR="00846E48" w:rsidRPr="003355DF" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A26AF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo čipu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> matky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-446542984"/>
+            <w:placeholder>
+              <w:docPart w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="123B37F2" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00A26AF3" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26AF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-1964579616"/>
+            <w:placeholder>
+              <w:docPart w:val="4B7889CF600248F4930826D1DD505208"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04DDF551" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-853493388"/>
+            <w:placeholder>
+              <w:docPart w:val="8455F232053B4E89B5E5ECC51364035B"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5218D2F5" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="116180374"/>
+            <w:placeholder>
+              <w:docPart w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D61D321" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-2061778382"/>
+            <w:placeholder>
+              <w:docPart w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CED4F76" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1401253128"/>
+            <w:placeholder>
+              <w:docPart w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="470E3DBB" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="449450193"/>
+            <w:placeholder>
+              <w:docPart w:val="199D74322DF9458DB4E9D85CD918806E"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0862FCF0" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1587423295"/>
+            <w:placeholder>
+              <w:docPart w:val="06DE5EE993134941B88991897B355253"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="588E3A09" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1327859344"/>
+            <w:placeholder>
+              <w:docPart w:val="79F66F073335467BA4549B15226B9858"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6355439C" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590F976E" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4631360B" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F33117" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AF2B2D" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1845CC" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413A84E4" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08FA3D" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (nepovinný údaj)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76290C81" w14:textId="6476A2B9" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaškrtněte</w:t>
       </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
@@ -2837,53 +3609,53 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> k popisu psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="007C3E3B">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="00846E48">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="doplňkové informace"/>
             <w:tag w:val="doplňkové informace"/>
             <w:id w:val="-1741547515"/>
             <w:placeholder>
               <w:docPart w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10589" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
@@ -3282,59 +4054,63 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4221,59 +4997,63 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="59D58A5E" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="6919B2BD" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="186B6F4F" w14:textId="096F65CD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6129,59 +6909,63 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="461" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6301,61 +7085,61 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidRDefault="00463A71" w:rsidP="00F2008A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidSect="00755F8D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="142" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CCE0D53" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
+    <w:p w14:paraId="23F42C89" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697923D1" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
+    <w:p w14:paraId="3D2AC35D" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6416,61 +7200,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F379F48" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
+    <w:p w14:paraId="580A77F7" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C123364" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
+    <w:p w14:paraId="0676A6D6" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7049,86 +7833,88 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E346A6"/>
     <w:rsid w:val="000030E7"/>
     <w:rsid w:val="000049D0"/>
     <w:rsid w:val="00007565"/>
     <w:rsid w:val="000315FE"/>
     <w:rsid w:val="00086CAA"/>
     <w:rsid w:val="000B2DC6"/>
     <w:rsid w:val="000F1FA3"/>
     <w:rsid w:val="001162B4"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="00123C8E"/>
     <w:rsid w:val="00133227"/>
     <w:rsid w:val="00140A2C"/>
     <w:rsid w:val="001553C5"/>
     <w:rsid w:val="001B2B97"/>
     <w:rsid w:val="001D47E1"/>
     <w:rsid w:val="001E7866"/>
     <w:rsid w:val="00203B8F"/>
     <w:rsid w:val="00232C50"/>
     <w:rsid w:val="00240A27"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="002E1836"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00342126"/>
     <w:rsid w:val="00366FAA"/>
     <w:rsid w:val="00372D73"/>
     <w:rsid w:val="00386F93"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
     <w:rsid w:val="003D709F"/>
     <w:rsid w:val="00432022"/>
@@ -7141,54 +7927,56 @@
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="0054098C"/>
     <w:rsid w:val="0055213A"/>
     <w:rsid w:val="0055768C"/>
     <w:rsid w:val="00562813"/>
     <w:rsid w:val="005D1D26"/>
     <w:rsid w:val="005D55AB"/>
     <w:rsid w:val="005F0716"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
     <w:rsid w:val="00695E8A"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
     <w:rsid w:val="00724220"/>
     <w:rsid w:val="00741098"/>
     <w:rsid w:val="007423F3"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
     <w:rsid w:val="007C3E3B"/>
+    <w:rsid w:val="007C421F"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007F26C2"/>
     <w:rsid w:val="00806FD0"/>
     <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00846E48"/>
     <w:rsid w:val="00852360"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
     <w:rsid w:val="008C6AC2"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
     <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
     <w:rsid w:val="009253A2"/>
     <w:rsid w:val="00962B8C"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00967AAA"/>
     <w:rsid w:val="009B255C"/>
     <w:rsid w:val="009E10B3"/>
     <w:rsid w:val="00A16C3B"/>
     <w:rsid w:val="00A665E1"/>
     <w:rsid w:val="00AA3388"/>
     <w:rsid w:val="00AD374D"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B33FEF"/>
     <w:rsid w:val="00B3682D"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
     <w:rsid w:val="00B8508F"/>
@@ -10225,50 +11013,311 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB3DD904-3AA7-41C6-B191-AC7E510E659B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B6D7A" w:rsidRDefault="00845A31" w:rsidP="00845A31">
           <w:pPr>
             <w:pStyle w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FADC11FA-6A6F-4CEB-8196-A9819DCEEBF0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B7889CF600248F4930826D1DD505208"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{890895B4-C47C-4C12-BBED-3B68C66D838C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="4B7889CF600248F4930826D1DD505208"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8455F232053B4E89B5E5ECC51364035B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F6EF2FD6-79A0-48B5-9853-0284CA638A9E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="8455F232053B4E89B5E5ECC51364035B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94C950A1-3C0D-4327-A94D-00BFF1B12CD8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DBBE94CF-AE5E-4191-84F8-AA7E1F3F8D2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E35922A-1F28-404B-8935-7638E4763E28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="199D74322DF9458DB4E9D85CD918806E"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{860DD497-0160-4268-A700-10AAC7DEC1EC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="199D74322DF9458DB4E9D85CD918806E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="06DE5EE993134941B88991897B355253"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F06B515-08DE-413A-9D12-01E4EB7988B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="06DE5EE993134941B88991897B355253"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="79F66F073335467BA4549B15226B9858"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BB655B4-3D01-4DE4-A7BE-E5D5202BDD2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="79F66F073335467BA4549B15226B9858"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10339,58 +11388,61 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="001715F4"/>
     <w:rsid w:val="001C5764"/>
+    <w:rsid w:val="002857E8"/>
     <w:rsid w:val="002A0BFD"/>
     <w:rsid w:val="0033067E"/>
     <w:rsid w:val="00390AC3"/>
     <w:rsid w:val="003D422C"/>
     <w:rsid w:val="00475B35"/>
     <w:rsid w:val="00643CD4"/>
+    <w:rsid w:val="0067698F"/>
     <w:rsid w:val="006958CB"/>
     <w:rsid w:val="006B6D7A"/>
     <w:rsid w:val="0073261B"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="00845A31"/>
     <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B8508F"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00F31B2E"/>
     <w:rsid w:val="00F90F80"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -10818,51 +11870,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00845A31"/>
+    <w:rsid w:val="002857E8"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
     <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
     <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
     <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
     <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
     <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
@@ -10958,50 +12010,86 @@
     <w:rsid w:val="000B1A61"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B095FBE97AD84510897D3347FE1F8371">
     <w:name w:val="B095FBE97AD84510897D3347FE1F8371"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84AC8BCD322E42E5B75DA7B6AEC89A99">
     <w:name w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6275CCAEE364516A40E4EFB1AADA458">
     <w:name w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0418431552664220B32ACA79869C33B1">
     <w:name w:val="0418431552664220B32ACA79869C33B1"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC32B92D51FB405E9FD9A87576AB8AF9">
     <w:name w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="807287A2EBF2473D9449DCEB0325C6EB">
     <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
     <w:rsid w:val="00845A31"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="122D6E115A4F43D98DAB785FF1FEF473">
+    <w:name w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B7889CF600248F4930826D1DD505208">
+    <w:name w:val="4B7889CF600248F4930826D1DD505208"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8455F232053B4E89B5E5ECC51364035B">
+    <w:name w:val="8455F232053B4E89B5E5ECC51364035B"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37A907CAC2954FDEA39B4662ED1B34FA">
+    <w:name w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C38F2514EA1400BB8992B94D269AD6C">
+    <w:name w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BC84A33A537476FAA1C0C0D3F5D845F">
+    <w:name w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="199D74322DF9458DB4E9D85CD918806E">
+    <w:name w:val="199D74322DF9458DB4E9D85CD918806E"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06DE5EE993134941B88991897B355253">
+    <w:name w:val="06DE5EE993134941B88991897B355253"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79F66F073335467BA4549B15226B9858">
+    <w:name w:val="79F66F073335467BA4549B15226B9858"/>
+    <w:rsid w:val="002857E8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -11235,69 +12323,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>317</Words>
-  <Characters>1871</Characters>
+  <Words>328</Words>
+  <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2184</CharactersWithSpaces>
+  <CharactersWithSpaces>2266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>